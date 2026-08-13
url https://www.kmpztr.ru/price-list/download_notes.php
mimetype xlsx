--- v0 (2026-06-21)
+++ v1 (2026-08-13)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t xml:space="preserve"> Кошевая Л.-М.Стеклянный сад</t>
   </si>
   <si>
     <t xml:space="preserve"> Романовский-Степанов Т. Песнь гор</t>
   </si>
   <si>
-    <t>А гармошка не печалит. Вып. 1. Популярная музыка для баяна, аккордеона,... [2007]</t>
+    <t xml:space="preserve">А гармошка не печалит. Выпуск 1. </t>
   </si>
   <si>
     <t xml:space="preserve">Абдысагин Р.Т.,  Воля к Жизни. для фортепиано и симфонического оркестра. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Абдысагин Р.Т.,  Жилище Бога. симфоническая картина для большого оркестра. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Абдысагин Р.Т.,  Над сводом глубины. для 8 исполнителей. Партитура </t>
   </si>
   <si>
     <t>Агафонников В.,  Концерт для фортепиано с оркестром. Партитура [2002]</t>
   </si>
   <si>
     <t>Агибалов А.А.,  Концертные пьесы для семиструнной  гитары (тетрадь 1)</t>
   </si>
   <si>
     <t xml:space="preserve">Агибалов А.А.,  Концертные пьесы для семиструнной гитары. Тетрадь II </t>
   </si>
   <si>
     <t>Азарашвили В.,  Соната для скрипки соло.  [2005]</t>
   </si>
   <si>
     <t>Александр Журбин. Симфония №5</t>
   </si>
@@ -725,50 +725,53 @@
   <si>
     <t>Кузьмина А., Ангел вопияше</t>
   </si>
   <si>
     <t>Курбан-Ниязов О.,  Туркменский напев. для скрипки соло [2007]</t>
   </si>
   <si>
     <t>Курбанов Д. EL CANT DE LA SIBIL-LA (Сивиллина песня)</t>
   </si>
   <si>
     <t xml:space="preserve">Кусс М.И. Трио. Для скрипки, виолончели, фортепиано </t>
   </si>
   <si>
     <t>Кусс М.И.,  Потаенный край. Поэма для симфонического оркестра. Партитура [2012]</t>
   </si>
   <si>
     <t xml:space="preserve">Кусс М.И.,  Поэма для скрипки и фортепиано. </t>
   </si>
   <si>
     <t xml:space="preserve">Кусс М.И.,  Романсы на стихи Ф. Тютчева «Из поэзии Тютчева» и Две псковские песни. Для голоса и фортепиано </t>
   </si>
   <si>
     <t>Л. Фишкина. Новый год в семье Октавы</t>
   </si>
   <si>
+    <t>Лаврова С. Теория аффектов</t>
+  </si>
+  <si>
     <t>Ларин А.,  За горами, за лесами. Для кларнета, скрипки, альта и виолончели [2007]</t>
   </si>
   <si>
     <t>Ларин А.,  Триптих на стихи Даниила Андреева. Для баса, смешанного хора и фортепиано [2007]</t>
   </si>
   <si>
     <t>Ларин А.Л.,  Песни Тамбовского края. Кантата.  [2009]</t>
   </si>
   <si>
     <t xml:space="preserve">Ларин А.Л.,  Произведения для арфы. </t>
   </si>
   <si>
     <t>Левянт М., Два стихотворения Бориса Пастернака</t>
   </si>
   <si>
     <t>Левянт М., Музыка из спектакля &amp;quot;Любовь и голуби&amp;quot;</t>
   </si>
   <si>
     <t>Левянт М., Прелюдии</t>
   </si>
   <si>
     <t>Левянт М., Пять романсов</t>
   </si>
   <si>
     <t>Линдгрен Л. Прелюдии. op 19 (издание с CD-диском) [2019]</t>
@@ -806,53 +809,50 @@
   <si>
     <t>Матюшин М., Композиция в четвертях тона</t>
   </si>
   <si>
     <t>Микита А.И. Л. Бетховен: из письма к &amp;quot;Бессмертной возлюбленной&amp;quot;</t>
   </si>
   <si>
     <t>Минков М.А.,  Балаганчик. Вокальные циклы на слова А.Блока для высокого голоса и фортепиано [2011]</t>
   </si>
   <si>
     <t xml:space="preserve">Минков М.А.,  Песни обывателя. Шесть музыкальных картин на стихи Саши Черного для голоса и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Минков М.А.,  Плач гитары. Вокальный цикл на слова Федерика Гарсиа Лорки. Для голоса и фортепиано </t>
   </si>
   <si>
     <t>Мирославский И. Память (2026)</t>
   </si>
   <si>
     <t>Мирославский И. Родная земля</t>
   </si>
   <si>
     <t>Мирославский И., Маленький секрет</t>
   </si>
   <si>
-    <t>Мирославский И.В. Колыбельные</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Мирославский И.В.,  Десять песен для детей. </t>
   </si>
   <si>
     <t xml:space="preserve">Мндоянц Н.,  Сонатина для виолончели и фортепиано. </t>
   </si>
   <si>
     <t>Многоголосная исповедь. Тетрадь 1</t>
   </si>
   <si>
     <t>Многоголосная исповедь. Тетрадь 2</t>
   </si>
   <si>
     <t>Монасыпов А.,  Соната для скрипки и фортепиано.  [2007]</t>
   </si>
   <si>
     <t xml:space="preserve">Морозов Е.,  Воспевая Камчатку. Обработки песенного фольклора коренных народов Камчатки. Авторские произведения. </t>
   </si>
   <si>
     <t>Мошкин А.,  Кот, которому снилась Африка. Вокальная музыка. Песни для детей [2007]</t>
   </si>
   <si>
     <t>Мошкин А.,  Мы ждем весну. Музыкальная сказка для детей по сценарию М. Савельева [2009]</t>
   </si>
   <si>
     <t>Мошкин А.,  Песенки без слов. Фортепианные пьесы для детей [2010]</t>
@@ -938,50 +938,53 @@
   <si>
     <t>Осколков - мл. С., Птицы под дождём</t>
   </si>
   <si>
     <t>Осколков - мл. С., Соната для флейты и фортепиано. Произведения для флейты соло</t>
   </si>
   <si>
     <t xml:space="preserve">Павленко С.,  В подражание Денисову. Для фагота и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Павленко С.,  Сюита воды. Для баса и органа. На стихи Федерико Гарсия Лорки. </t>
   </si>
   <si>
     <t xml:space="preserve">Павлючук А.,  Двадцать маленьких комплиментов газете «МУЗЫКАЛЬНОЕ ОБОЗРЕНИЕ».  </t>
   </si>
   <si>
     <t xml:space="preserve">Павлючук А.,  Квартет для четырех флейт. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Пайбердин О.,  Sinfonia. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Пайбердин О.,  Багатель для флейты и кларнета. Духовые ансамбли. Партитура </t>
   </si>
   <si>
+    <t>Пархоменко Р. ST/EL</t>
+  </si>
+  <si>
     <t xml:space="preserve">Парцхаладзе М.,  Детский альбом. Тетрадь 2 </t>
   </si>
   <si>
     <t xml:space="preserve">Парцхаладзе М.,  Рады мы весне. Вокальная музыка. Песни для детей </t>
   </si>
   <si>
     <t xml:space="preserve">Пекарский М.,  Транскрипции для вибрафона и фортепиано. Произведения для ударных инструментов </t>
   </si>
   <si>
     <t xml:space="preserve">Пескин В.,  Концерт для валторны (F) и фортепиано. Произведения для валторны </t>
   </si>
   <si>
     <t xml:space="preserve">Пескин В.,  Концерт для кларнета с оркестром. Клавир (с приложением партии кларнета) </t>
   </si>
   <si>
     <t xml:space="preserve">Петров Е.,  Детские пьесы. Альбом для детей и юношества </t>
   </si>
   <si>
     <t>Пеунов В., PALINDRUMS</t>
   </si>
   <si>
     <t xml:space="preserve">Пиатти К.А., 12 Каприсов. Воспоминание о Трубадуре Верди. </t>
   </si>
   <si>
     <t>Пивницкая О.,  Школа фольклорного сольфеджирования. Учебное пособие для детей среднего школьного возраста. Выпуск 2</t>
@@ -1485,53 +1488,50 @@
     <t>Шуберт Ф.,  Музыкальные моменты. Шедевры мирового исполнительского искусства [1993]</t>
   </si>
   <si>
     <t>Эрикона Ю., Вождь краснокожих</t>
   </si>
   <si>
     <t>Этюды для баяна (аккордеона). Старшие классы ДМШ [2003]</t>
   </si>
   <si>
     <t>Этюды и упражнения для аккордеона. 1-2 класс ДМШ, ДШИ. Сост. М.Бородин [2005]</t>
   </si>
   <si>
     <t>Эшпай А.Я.,  Венгерские напевы для скрипки и фортепиано.  [2008]</t>
   </si>
   <si>
     <t>Эшпай А.Я.,  Никогда ты не узнаешь…. Песня. Произведения для голоса и фортепиано (органа) [1999]</t>
   </si>
   <si>
     <t>Ю. Буцко,Трио № 4 &amp;quot;Ангел пустыни&amp;quot;</t>
   </si>
   <si>
     <t>Ю. Буцко. Соната № 2 &amp;quot;Плач&amp;quot;</t>
   </si>
   <si>
     <t>Ю. Буцко. Соната в 4 фрагментах</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Юный органист. Хрестоматия. Сост. А. Сидельникова </t>
   </si>
   <si>
     <t>Юрий Буцко. Партита</t>
   </si>
   <si>
     <t>Якушенко И.,  Царевна-лягушка. Русский мюзикл в двух действиях. Клавир [2006]</t>
   </si>
   <si>
     <t xml:space="preserve">Ярешко А.,  Народные песни Великой Отечественной войны. Сборник </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3771,243 +3771,243 @@
       <c r="B234" s="2">
         <v>200.0</v>
       </c>
     </row>
     <row r="235" spans="1:2">
       <c r="A235" t="s">
         <v>235</v>
       </c>
       <c r="B235" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="236" spans="1:2">
       <c r="A236" t="s">
         <v>236</v>
       </c>
       <c r="B236" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="237" spans="1:2">
       <c r="A237" t="s">
         <v>237</v>
       </c>
       <c r="B237" s="2">
-        <v>90.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="238" spans="1:2">
       <c r="A238" t="s">
         <v>238</v>
       </c>
       <c r="B238" s="2">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="239" spans="1:2">
       <c r="A239" t="s">
         <v>239</v>
       </c>
       <c r="B239" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="240" spans="1:2">
       <c r="A240" t="s">
         <v>240</v>
       </c>
       <c r="B240" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="241" spans="1:2">
       <c r="A241" t="s">
         <v>241</v>
       </c>
       <c r="B241" s="2">
-        <v>250.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="242" spans="1:2">
       <c r="A242" t="s">
         <v>242</v>
       </c>
       <c r="B242" s="2">
-        <v>300.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="243" spans="1:2">
       <c r="A243" t="s">
         <v>243</v>
       </c>
       <c r="B243" s="2">
-        <v>200.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="244" spans="1:2">
       <c r="A244" t="s">
         <v>244</v>
       </c>
       <c r="B244" s="2">
-        <v>250.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="245" spans="1:2">
       <c r="A245" t="s">
         <v>245</v>
       </c>
       <c r="B245" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="246" spans="1:2">
       <c r="A246" t="s">
         <v>246</v>
       </c>
       <c r="B246" s="2">
-        <v>200.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="247" spans="1:2">
       <c r="A247" t="s">
         <v>247</v>
       </c>
       <c r="B247" s="2">
-        <v>300.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="248" spans="1:2">
       <c r="A248" t="s">
         <v>248</v>
       </c>
       <c r="B248" s="2">
-        <v>100.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="249" spans="1:2">
       <c r="A249" t="s">
         <v>249</v>
       </c>
       <c r="B249" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="250" spans="1:2">
       <c r="A250" t="s">
         <v>250</v>
       </c>
       <c r="B250" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="251" spans="1:2">
       <c r="A251" t="s">
         <v>251</v>
       </c>
       <c r="B251" s="2">
-        <v>400.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="252" spans="1:2">
       <c r="A252" t="s">
         <v>252</v>
       </c>
       <c r="B252" s="2">
-        <v>80.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="253" spans="1:2">
       <c r="A253" t="s">
         <v>253</v>
       </c>
       <c r="B253" s="2">
-        <v>1600.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="254" spans="1:2">
       <c r="A254" t="s">
         <v>254</v>
       </c>
       <c r="B254" s="2">
-        <v>150.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="255" spans="1:2">
       <c r="A255" t="s">
         <v>255</v>
       </c>
       <c r="B255" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="256" spans="1:2">
       <c r="A256" t="s">
         <v>256</v>
       </c>
       <c r="B256" s="2">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="257" spans="1:2">
       <c r="A257" t="s">
         <v>257</v>
       </c>
       <c r="B257" s="2">
-        <v>300.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="258" spans="1:2">
       <c r="A258" t="s">
         <v>258</v>
       </c>
       <c r="B258" s="2">
-        <v>150.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="259" spans="1:2">
       <c r="A259" t="s">
         <v>259</v>
       </c>
       <c r="B259" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="260" spans="1:2">
       <c r="A260" t="s">
         <v>260</v>
       </c>
       <c r="B260" s="2">
-        <v>160.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="261" spans="1:2">
       <c r="A261" t="s">
         <v>261</v>
       </c>
       <c r="B261" s="2">
-        <v>400.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="262" spans="1:2">
       <c r="A262" t="s">
         <v>262</v>
       </c>
       <c r="B262" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="263" spans="1:2">
       <c r="A263" t="s">
         <v>263</v>
       </c>
       <c r="B263" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="264" spans="1:2">
       <c r="A264" t="s">
         <v>264</v>
       </c>
       <c r="B264" s="2">
         <v>400.0</v>
       </c>
@@ -4339,1491 +4339,1491 @@
       <c r="B305" s="2">
         <v>120.0</v>
       </c>
     </row>
     <row r="306" spans="1:2">
       <c r="A306" t="s">
         <v>306</v>
       </c>
       <c r="B306" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="307" spans="1:2">
       <c r="A307" t="s">
         <v>307</v>
       </c>
       <c r="B307" s="2">
         <v>90.0</v>
       </c>
     </row>
     <row r="308" spans="1:2">
       <c r="A308" t="s">
         <v>308</v>
       </c>
       <c r="B308" s="2">
-        <v>80.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="309" spans="1:2">
       <c r="A309" t="s">
         <v>309</v>
       </c>
       <c r="B309" s="2">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="310" spans="1:2">
       <c r="A310" t="s">
         <v>310</v>
       </c>
       <c r="B310" s="2">
-        <v>130.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="311" spans="1:2">
       <c r="A311" t="s">
         <v>311</v>
       </c>
       <c r="B311" s="2">
-        <v>120.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="312" spans="1:2">
       <c r="A312" t="s">
         <v>312</v>
       </c>
       <c r="B312" s="2">
-        <v>100.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="313" spans="1:2">
       <c r="A313" t="s">
         <v>313</v>
       </c>
       <c r="B313" s="2">
-        <v>130.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="314" spans="1:2">
       <c r="A314" t="s">
         <v>314</v>
       </c>
       <c r="B314" s="2">
-        <v>400.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="315" spans="1:2">
       <c r="A315" t="s">
         <v>315</v>
       </c>
       <c r="B315" s="2">
-        <v>700.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="316" spans="1:2">
       <c r="A316" t="s">
         <v>316</v>
       </c>
       <c r="B316" s="2">
-        <v>250.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="317" spans="1:2">
       <c r="A317" t="s">
         <v>317</v>
       </c>
       <c r="B317" s="2">
-        <v>100.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="318" spans="1:2">
       <c r="A318" t="s">
         <v>318</v>
       </c>
       <c r="B318" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="319" spans="1:2">
       <c r="A319" t="s">
         <v>319</v>
       </c>
       <c r="B319" s="2">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="320" spans="1:2">
       <c r="A320" t="s">
         <v>320</v>
       </c>
       <c r="B320" s="2">
-        <v>350.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="321" spans="1:2">
       <c r="A321" t="s">
         <v>321</v>
       </c>
       <c r="B321" s="2">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="322" spans="1:2">
       <c r="A322" t="s">
         <v>322</v>
       </c>
       <c r="B322" s="2">
         <v>450.0</v>
       </c>
     </row>
     <row r="323" spans="1:2">
       <c r="A323" t="s">
         <v>323</v>
       </c>
       <c r="B323" s="2">
         <v>450.0</v>
       </c>
     </row>
     <row r="324" spans="1:2">
       <c r="A324" t="s">
         <v>324</v>
       </c>
       <c r="B324" s="2">
         <v>450.0</v>
       </c>
     </row>
     <row r="325" spans="1:2">
       <c r="A325" t="s">
         <v>325</v>
       </c>
       <c r="B325" s="2">
-        <v>180.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="326" spans="1:2">
       <c r="A326" t="s">
         <v>326</v>
       </c>
       <c r="B326" s="2">
-        <v>600.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="327" spans="1:2">
       <c r="A327" t="s">
         <v>327</v>
       </c>
       <c r="B327" s="2">
-        <v>75.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="328" spans="1:2">
       <c r="A328" t="s">
         <v>328</v>
       </c>
       <c r="B328" s="2">
-        <v>70.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="329" spans="1:2">
       <c r="A329" t="s">
         <v>329</v>
       </c>
       <c r="B329" s="2">
-        <v>300.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="330" spans="1:2">
       <c r="A330" t="s">
         <v>330</v>
       </c>
       <c r="B330" s="2">
-        <v>150.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="331" spans="1:2">
       <c r="A331" t="s">
         <v>331</v>
       </c>
       <c r="B331" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="332" spans="1:2">
       <c r="A332" t="s">
         <v>332</v>
       </c>
       <c r="B332" s="2">
-        <v>250.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="333" spans="1:2">
       <c r="A333" t="s">
         <v>333</v>
       </c>
       <c r="B333" s="2">
-        <v>400.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="334" spans="1:2">
       <c r="A334" t="s">
         <v>334</v>
       </c>
       <c r="B334" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="335" spans="1:2">
       <c r="A335" t="s">
         <v>335</v>
       </c>
       <c r="B335" s="2">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="336" spans="1:2">
       <c r="A336" t="s">
         <v>336</v>
       </c>
       <c r="B336" s="2">
-        <v>80.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="337" spans="1:2">
       <c r="A337" t="s">
         <v>337</v>
       </c>
       <c r="B337" s="2">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="338" spans="1:2">
       <c r="A338" t="s">
         <v>338</v>
       </c>
       <c r="B338" s="2">
         <v>120.0</v>
       </c>
     </row>
     <row r="339" spans="1:2">
       <c r="A339" t="s">
         <v>339</v>
       </c>
       <c r="B339" s="2">
-        <v>200.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="340" spans="1:2">
       <c r="A340" t="s">
         <v>340</v>
       </c>
       <c r="B340" s="2">
-        <v>180.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="341" spans="1:2">
       <c r="A341" t="s">
         <v>341</v>
       </c>
       <c r="B341" s="2">
-        <v>100.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="342" spans="1:2">
       <c r="A342" t="s">
         <v>342</v>
       </c>
       <c r="B342" s="2">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="343" spans="1:2">
       <c r="A343" t="s">
         <v>343</v>
       </c>
       <c r="B343" s="2">
-        <v>250.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="344" spans="1:2">
       <c r="A344" t="s">
         <v>344</v>
       </c>
       <c r="B344" s="2">
-        <v>900.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="345" spans="1:2">
       <c r="A345" t="s">
         <v>345</v>
       </c>
       <c r="B345" s="2">
         <v>900.0</v>
       </c>
     </row>
     <row r="346" spans="1:2">
       <c r="A346" t="s">
         <v>346</v>
       </c>
       <c r="B346" s="2">
-        <v>950.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="347" spans="1:2">
       <c r="A347" t="s">
         <v>347</v>
       </c>
       <c r="B347" s="2">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="348" spans="1:2">
       <c r="A348" t="s">
         <v>348</v>
       </c>
       <c r="B348" s="2">
         <v>750.0</v>
       </c>
     </row>
     <row r="349" spans="1:2">
       <c r="A349" t="s">
         <v>349</v>
       </c>
       <c r="B349" s="2">
-        <v>80.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="350" spans="1:2">
       <c r="A350" t="s">
         <v>350</v>
       </c>
       <c r="B350" s="2">
-        <v>250.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="351" spans="1:2">
       <c r="A351" t="s">
         <v>351</v>
       </c>
       <c r="B351" s="2">
-        <v>200.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="352" spans="1:2">
       <c r="A352" t="s">
         <v>352</v>
       </c>
       <c r="B352" s="2">
-        <v>100.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="353" spans="1:2">
       <c r="A353" t="s">
         <v>353</v>
       </c>
       <c r="B353" s="2">
-        <v>160.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="354" spans="1:2">
       <c r="A354" t="s">
         <v>354</v>
       </c>
       <c r="B354" s="2">
         <v>160.0</v>
       </c>
     </row>
     <row r="355" spans="1:2">
       <c r="A355" t="s">
         <v>355</v>
       </c>
       <c r="B355" s="2">
         <v>160.0</v>
       </c>
     </row>
     <row r="356" spans="1:2">
       <c r="A356" t="s">
         <v>356</v>
       </c>
       <c r="B356" s="2">
         <v>160.0</v>
       </c>
     </row>
     <row r="357" spans="1:2">
       <c r="A357" t="s">
         <v>357</v>
       </c>
       <c r="B357" s="2">
-        <v>300.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="358" spans="1:2">
       <c r="A358" t="s">
         <v>358</v>
       </c>
       <c r="B358" s="2">
-        <v>240.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="359" spans="1:2">
       <c r="A359" t="s">
         <v>359</v>
       </c>
       <c r="B359" s="2">
-        <v>300.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="360" spans="1:2">
       <c r="A360" t="s">
         <v>360</v>
       </c>
       <c r="B360" s="2">
-        <v>350.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="361" spans="1:2">
       <c r="A361" t="s">
         <v>361</v>
       </c>
       <c r="B361" s="2">
-        <v>160.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="362" spans="1:2">
       <c r="A362" t="s">
         <v>362</v>
       </c>
       <c r="B362" s="2">
-        <v>400.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="363" spans="1:2">
       <c r="A363" t="s">
         <v>363</v>
       </c>
       <c r="B363" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="364" spans="1:2">
       <c r="A364" t="s">
         <v>364</v>
       </c>
       <c r="B364" s="2">
-        <v>90.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="365" spans="1:2">
       <c r="A365" t="s">
         <v>365</v>
       </c>
       <c r="B365" s="2">
         <v>90.0</v>
       </c>
     </row>
     <row r="366" spans="1:2">
       <c r="A366" t="s">
         <v>366</v>
       </c>
       <c r="B366" s="2">
         <v>90.0</v>
       </c>
     </row>
     <row r="367" spans="1:2">
       <c r="A367" t="s">
         <v>367</v>
       </c>
       <c r="B367" s="2">
-        <v>150.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="368" spans="1:2">
       <c r="A368" t="s">
         <v>368</v>
       </c>
       <c r="B368" s="2">
-        <v>350.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="369" spans="1:2">
       <c r="A369" t="s">
         <v>369</v>
       </c>
       <c r="B369" s="2">
-        <v>100.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="370" spans="1:2">
       <c r="A370" t="s">
         <v>370</v>
       </c>
       <c r="B370" s="2">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="371" spans="1:2">
       <c r="A371" t="s">
         <v>371</v>
       </c>
       <c r="B371" s="2">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="372" spans="1:2">
       <c r="A372" t="s">
         <v>372</v>
       </c>
       <c r="B372" s="2">
-        <v>350.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="373" spans="1:2">
       <c r="A373" t="s">
         <v>373</v>
       </c>
       <c r="B373" s="2">
-        <v>800.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="374" spans="1:2">
       <c r="A374" t="s">
         <v>374</v>
       </c>
       <c r="B374" s="2">
-        <v>600.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="375" spans="1:2">
       <c r="A375" t="s">
         <v>375</v>
       </c>
       <c r="B375" s="2">
-        <v>650.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="376" spans="1:2">
       <c r="A376" t="s">
         <v>376</v>
       </c>
       <c r="B376" s="2">
-        <v>700.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="377" spans="1:2">
       <c r="A377" t="s">
         <v>377</v>
       </c>
       <c r="B377" s="2">
-        <v>600.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="378" spans="1:2">
       <c r="A378" t="s">
         <v>378</v>
       </c>
       <c r="B378" s="2">
-        <v>650.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="379" spans="1:2">
       <c r="A379" t="s">
         <v>379</v>
       </c>
       <c r="B379" s="2">
-        <v>850.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="380" spans="1:2">
       <c r="A380" t="s">
         <v>380</v>
       </c>
       <c r="B380" s="2">
-        <v>650.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="381" spans="1:2">
       <c r="A381" t="s">
         <v>381</v>
       </c>
       <c r="B381" s="2">
-        <v>320.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="382" spans="1:2">
       <c r="A382" t="s">
         <v>382</v>
       </c>
       <c r="B382" s="2">
-        <v>100.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="383" spans="1:2">
       <c r="A383" t="s">
         <v>383</v>
       </c>
       <c r="B383" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="384" spans="1:2">
       <c r="A384" t="s">
         <v>384</v>
       </c>
       <c r="B384" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="385" spans="1:2">
       <c r="A385" t="s">
         <v>385</v>
       </c>
       <c r="B385" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="386" spans="1:2">
       <c r="A386" t="s">
         <v>386</v>
       </c>
       <c r="B386" s="2">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="387" spans="1:2">
       <c r="A387" t="s">
         <v>387</v>
       </c>
       <c r="B387" s="2">
-        <v>90.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="388" spans="1:2">
       <c r="A388" t="s">
         <v>388</v>
       </c>
       <c r="B388" s="2">
         <v>90.0</v>
       </c>
     </row>
     <row r="389" spans="1:2">
       <c r="A389" t="s">
         <v>389</v>
       </c>
       <c r="B389" s="2">
-        <v>150.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="390" spans="1:2">
       <c r="A390" t="s">
         <v>390</v>
       </c>
       <c r="B390" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="391" spans="1:2">
       <c r="A391" t="s">
         <v>391</v>
       </c>
       <c r="B391" s="2">
-        <v>95.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="392" spans="1:2">
       <c r="A392" t="s">
         <v>392</v>
       </c>
       <c r="B392" s="2">
-        <v>200.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="393" spans="1:2">
       <c r="A393" t="s">
         <v>393</v>
       </c>
       <c r="B393" s="2">
-        <v>180.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="394" spans="1:2">
       <c r="A394" t="s">
         <v>394</v>
       </c>
       <c r="B394" s="2">
-        <v>150.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="395" spans="1:2">
       <c r="A395" t="s">
         <v>395</v>
       </c>
       <c r="B395" s="2">
-        <v>600.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="396" spans="1:2">
       <c r="A396" t="s">
         <v>396</v>
       </c>
       <c r="B396" s="2">
         <v>600.0</v>
       </c>
     </row>
     <row r="397" spans="1:2">
       <c r="A397" t="s">
         <v>397</v>
       </c>
       <c r="B397" s="2">
-        <v>500.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="398" spans="1:2">
       <c r="A398" t="s">
         <v>398</v>
       </c>
       <c r="B398" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="399" spans="1:2">
       <c r="A399" t="s">
         <v>399</v>
       </c>
       <c r="B399" s="2">
-        <v>150.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="400" spans="1:2">
       <c r="A400" t="s">
         <v>400</v>
       </c>
       <c r="B400" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="401" spans="1:2">
       <c r="A401" t="s">
         <v>401</v>
       </c>
       <c r="B401" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="402" spans="1:2">
       <c r="A402" t="s">
         <v>402</v>
       </c>
       <c r="B402" s="2">
-        <v>350.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="403" spans="1:2">
       <c r="A403" t="s">
         <v>403</v>
       </c>
       <c r="B403" s="2">
-        <v>100.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="404" spans="1:2">
       <c r="A404" t="s">
         <v>404</v>
       </c>
       <c r="B404" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="405" spans="1:2">
       <c r="A405" t="s">
         <v>405</v>
       </c>
       <c r="B405" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="406" spans="1:2">
       <c r="A406" t="s">
         <v>406</v>
       </c>
       <c r="B406" s="2">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="407" spans="1:2">
       <c r="A407" t="s">
         <v>407</v>
       </c>
       <c r="B407" s="2">
-        <v>150.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="408" spans="1:2">
       <c r="A408" t="s">
         <v>408</v>
       </c>
       <c r="B408" s="2">
-        <v>500.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="409" spans="1:2">
       <c r="A409" t="s">
         <v>409</v>
       </c>
       <c r="B409" s="2">
-        <v>150.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="410" spans="1:2">
       <c r="A410" t="s">
         <v>410</v>
       </c>
       <c r="B410" s="2">
-        <v>300.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="411" spans="1:2">
       <c r="A411" t="s">
         <v>411</v>
       </c>
       <c r="B411" s="2">
-        <v>1000.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="412" spans="1:2">
       <c r="A412" t="s">
         <v>412</v>
       </c>
       <c r="B412" s="2">
-        <v>160.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="413" spans="1:2">
       <c r="A413" t="s">
         <v>413</v>
       </c>
       <c r="B413" s="2">
-        <v>100.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="414" spans="1:2">
       <c r="A414" t="s">
         <v>414</v>
       </c>
       <c r="B414" s="2">
-        <v>700.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="415" spans="1:2">
       <c r="A415" t="s">
         <v>415</v>
       </c>
       <c r="B415" s="2">
         <v>700.0</v>
       </c>
     </row>
     <row r="416" spans="1:2">
       <c r="A416" t="s">
         <v>416</v>
       </c>
       <c r="B416" s="2">
-        <v>75.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="417" spans="1:2">
       <c r="A417" t="s">
         <v>417</v>
       </c>
       <c r="B417" s="2">
         <v>75.0</v>
       </c>
     </row>
     <row r="418" spans="1:2">
       <c r="A418" t="s">
         <v>418</v>
       </c>
       <c r="B418" s="2">
         <v>75.0</v>
       </c>
     </row>
     <row r="419" spans="1:2">
       <c r="A419" t="s">
         <v>419</v>
       </c>
       <c r="B419" s="2">
-        <v>80.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="420" spans="1:2">
       <c r="A420" t="s">
         <v>420</v>
       </c>
       <c r="B420" s="2">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="421" spans="1:2">
       <c r="A421" t="s">
         <v>421</v>
       </c>
       <c r="B421" s="2">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="422" spans="1:2">
       <c r="A422" t="s">
         <v>422</v>
       </c>
       <c r="B422" s="2">
-        <v>80.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="423" spans="1:2">
       <c r="A423" t="s">
         <v>423</v>
       </c>
       <c r="B423" s="2">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="424" spans="1:2">
       <c r="A424" t="s">
         <v>424</v>
       </c>
       <c r="B424" s="2">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="425" spans="1:2">
       <c r="A425" t="s">
         <v>425</v>
       </c>
       <c r="B425" s="2">
-        <v>130.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="426" spans="1:2">
       <c r="A426" t="s">
         <v>426</v>
       </c>
       <c r="B426" s="2">
         <v>130.0</v>
       </c>
     </row>
     <row r="427" spans="1:2">
       <c r="A427" t="s">
         <v>427</v>
       </c>
       <c r="B427" s="2">
-        <v>150.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="428" spans="1:2">
       <c r="A428" t="s">
         <v>428</v>
       </c>
       <c r="B428" s="2">
-        <v>130.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="429" spans="1:2">
       <c r="A429" t="s">
         <v>429</v>
       </c>
       <c r="B429" s="2">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="430" spans="1:2">
       <c r="A430" t="s">
         <v>430</v>
       </c>
       <c r="B430" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="431" spans="1:2">
       <c r="A431" t="s">
         <v>431</v>
       </c>
       <c r="B431" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="432" spans="1:2">
       <c r="A432" t="s">
         <v>432</v>
       </c>
       <c r="B432" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="433" spans="1:2">
       <c r="A433" t="s">
         <v>433</v>
       </c>
       <c r="B433" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="434" spans="1:2">
       <c r="A434" t="s">
         <v>434</v>
       </c>
       <c r="B434" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="435" spans="1:2">
       <c r="A435" t="s">
         <v>435</v>
       </c>
       <c r="B435" s="2">
-        <v>700.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="436" spans="1:2">
       <c r="A436" t="s">
         <v>436</v>
       </c>
       <c r="B436" s="2">
-        <v>120.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="437" spans="1:2">
       <c r="A437" t="s">
         <v>437</v>
       </c>
       <c r="B437" s="2">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="438" spans="1:2">
       <c r="A438" t="s">
         <v>438</v>
       </c>
       <c r="B438" s="2">
-        <v>600.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="439" spans="1:2">
       <c r="A439" t="s">
         <v>439</v>
       </c>
       <c r="B439" s="2">
         <v>600.0</v>
       </c>
     </row>
     <row r="440" spans="1:2">
       <c r="A440" t="s">
         <v>440</v>
       </c>
       <c r="B440" s="2">
-        <v>700.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="441" spans="1:2">
       <c r="A441" t="s">
         <v>441</v>
       </c>
       <c r="B441" s="2">
         <v>700.0</v>
       </c>
     </row>
     <row r="442" spans="1:2">
       <c r="A442" t="s">
         <v>442</v>
       </c>
       <c r="B442" s="2">
         <v>700.0</v>
       </c>
     </row>
     <row r="443" spans="1:2">
       <c r="A443" t="s">
         <v>443</v>
       </c>
       <c r="B443" s="2">
-        <v>130.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="444" spans="1:2">
       <c r="A444" t="s">
         <v>444</v>
       </c>
       <c r="B444" s="2">
-        <v>400.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="445" spans="1:2">
       <c r="A445" t="s">
         <v>445</v>
       </c>
       <c r="B445" s="2">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="446" spans="1:2">
       <c r="A446" t="s">
         <v>446</v>
       </c>
       <c r="B446" s="2">
-        <v>1000.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="447" spans="1:2">
       <c r="A447" t="s">
         <v>447</v>
       </c>
       <c r="B447" s="2">
-        <v>350.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="448" spans="1:2">
       <c r="A448" t="s">
         <v>448</v>
       </c>
       <c r="B448" s="2">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="449" spans="1:2">
       <c r="A449" t="s">
         <v>449</v>
       </c>
       <c r="B449" s="2">
-        <v>90.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="450" spans="1:2">
       <c r="A450" t="s">
         <v>450</v>
       </c>
       <c r="B450" s="2">
         <v>90.0</v>
       </c>
     </row>
     <row r="451" spans="1:2">
       <c r="A451" t="s">
         <v>451</v>
       </c>
       <c r="B451" s="2">
-        <v>150.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="452" spans="1:2">
       <c r="A452" t="s">
         <v>452</v>
       </c>
       <c r="B452" s="2">
-        <v>350.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="453" spans="1:2">
       <c r="A453" t="s">
         <v>453</v>
       </c>
       <c r="B453" s="2">
-        <v>170.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="454" spans="1:2">
       <c r="A454" t="s">
         <v>454</v>
       </c>
       <c r="B454" s="2">
-        <v>150.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="455" spans="1:2">
       <c r="A455" t="s">
         <v>455</v>
       </c>
       <c r="B455" s="2">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="456" spans="1:2">
       <c r="A456" t="s">
         <v>456</v>
       </c>
       <c r="B456" s="2">
-        <v>75.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="457" spans="1:2">
       <c r="A457" t="s">
         <v>457</v>
       </c>
       <c r="B457" s="2">
         <v>75.0</v>
       </c>
     </row>
     <row r="458" spans="1:2">
       <c r="A458" t="s">
         <v>458</v>
       </c>
       <c r="B458" s="2">
-        <v>130.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="459" spans="1:2">
       <c r="A459" t="s">
         <v>459</v>
       </c>
       <c r="B459" s="2">
         <v>130.0</v>
       </c>
     </row>
     <row r="460" spans="1:2">
       <c r="A460" t="s">
         <v>460</v>
       </c>
       <c r="B460" s="2">
-        <v>150.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="461" spans="1:2">
       <c r="A461" t="s">
         <v>461</v>
       </c>
       <c r="B461" s="2">
-        <v>400.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="462" spans="1:2">
       <c r="A462" t="s">
         <v>462</v>
       </c>
       <c r="B462" s="2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="463" spans="1:2">
       <c r="A463" t="s">
         <v>463</v>
       </c>
       <c r="B463" s="2">
-        <v>250.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="464" spans="1:2">
       <c r="A464" t="s">
         <v>464</v>
       </c>
       <c r="B464" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="465" spans="1:2">
       <c r="A465" t="s">
         <v>465</v>
       </c>
       <c r="B465" s="2">
-        <v>270.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="466" spans="1:2">
       <c r="A466" t="s">
         <v>466</v>
       </c>
       <c r="B466" s="2">
-        <v>300.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="467" spans="1:2">
       <c r="A467" t="s">
         <v>467</v>
       </c>
       <c r="B467" s="2">
-        <v>75.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="468" spans="1:2">
       <c r="A468" t="s">
         <v>468</v>
       </c>
       <c r="B468" s="2">
-        <v>250.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="469" spans="1:2">
       <c r="A469" t="s">
         <v>469</v>
       </c>
       <c r="B469" s="2">
-        <v>320.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="470" spans="1:2">
       <c r="A470" t="s">
         <v>470</v>
       </c>
       <c r="B470" s="2">
-        <v>200.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="471" spans="1:2">
       <c r="A471" t="s">
         <v>471</v>
       </c>
       <c r="B471" s="2">
-        <v>220.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="472" spans="1:2">
       <c r="A472" t="s">
         <v>472</v>
       </c>
       <c r="B472" s="2">
-        <v>250.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="473" spans="1:2">
       <c r="A473" t="s">
         <v>473</v>
       </c>
       <c r="B473" s="2">
-        <v>260.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="474" spans="1:2">
       <c r="A474" t="s">
         <v>474</v>
       </c>
       <c r="B474" s="2">
-        <v>75.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="475" spans="1:2">
       <c r="A475" t="s">
         <v>475</v>
       </c>
       <c r="B475" s="2">
-        <v>100.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="476" spans="1:2">
       <c r="A476" t="s">
         <v>476</v>
       </c>
       <c r="B476" s="2">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="477" spans="1:2">
       <c r="A477" t="s">
         <v>477</v>
       </c>
       <c r="B477" s="2">
-        <v>130.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="478" spans="1:2">
       <c r="A478" t="s">
         <v>478</v>
       </c>
       <c r="B478" s="2">
-        <v>400.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="479" spans="1:2">
       <c r="A479" t="s">
         <v>479</v>
       </c>
       <c r="B479" s="2">
-        <v>1300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="480" spans="1:2">
       <c r="A480" t="s">
         <v>480</v>
       </c>
       <c r="B480" s="2">
-        <v>160.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="481" spans="1:2">
       <c r="A481" t="s">
         <v>481</v>
       </c>
       <c r="B481" s="2">
-        <v>250.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="482" spans="1:2">
       <c r="A482" t="s">
         <v>482</v>
       </c>
       <c r="B482" s="2">
-        <v>50.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="483" spans="1:2">
       <c r="A483" t="s">
         <v>483</v>
       </c>
       <c r="B483" s="2">
-        <v>400.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="484" spans="1:2">
       <c r="A484" t="s">
         <v>484</v>
       </c>
       <c r="B484" s="2">
-        <v>110.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="485" spans="1:2">
       <c r="A485" t="s">
         <v>485</v>
       </c>
       <c r="B485" s="2">
-        <v>80.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="486" spans="1:2">
       <c r="A486" t="s">
         <v>486</v>
       </c>
       <c r="B486" s="2">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="487" spans="1:2">
       <c r="A487" t="s">
         <v>487</v>
       </c>
       <c r="B487" s="2">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="488" spans="1:2">
       <c r="A488" t="s">
         <v>488</v>
       </c>
       <c r="B488" s="2">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="489" spans="1:2">
       <c r="A489" t="s">
         <v>489</v>
       </c>
       <c r="B489" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="490" spans="1:2">
       <c r="A490" t="s">
         <v>490</v>
       </c>
       <c r="B490" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="491" spans="1:2">
       <c r="A491" t="s">
         <v>491</v>
       </c>
       <c r="B491" s="2">
         <v>300.0</v>
       </c>